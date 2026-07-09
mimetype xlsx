--- v0 (2026-05-25)
+++ v1 (2026-07-09)
@@ -1,67 +1,67 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29929"/>
-  <workbookPr/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="4" rupBuild="29127"/>
+  <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\ivanka\Desktop\2026\rebalans Plana nabave\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\kink\Documents\2026 godina\PLAN NABAVE ZA 2026. GODINU\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="8_{DD5D6428-DBC0-4B48-AEF8-588F06346F4F}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{F5DE68BC-6CFE-416C-91E5-DB1996328A65}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15840" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Plan nabave" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5527" uniqueCount="1702">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="5602" uniqueCount="1725">
   <si>
     <t>Vrsta postupka</t>
   </si>
   <si>
     <t>Napomena</t>
   </si>
   <si>
     <t>PLAN NABAVE</t>
   </si>
   <si>
     <t>Naručitelj</t>
   </si>
   <si>
     <t>Planirani početak postupka</t>
   </si>
   <si>
     <t>Provodi drugi naručitelj</t>
   </si>
   <si>
     <t>Godina</t>
   </si>
   <si>
     <t>Verzija</t>
   </si>
   <si>
@@ -88,54 +88,54 @@
   <si>
     <t>Datum donošenja</t>
   </si>
   <si>
     <t>Vrsta ugovora</t>
   </si>
   <si>
     <t>Planirano trajanje ugovora / O.S.</t>
   </si>
   <si>
     <t>Predmet  javne nabave</t>
   </si>
   <si>
     <t>Društvene i druge posebne usluge</t>
   </si>
   <si>
     <t>Tehnika / Okvirni sporazum</t>
   </si>
   <si>
     <t>VODOVOD I KANALIZACIJA d.o.o. Karlovac</t>
   </si>
   <si>
     <t>2026</t>
   </si>
   <si>
-    <t>9</t>
-[...2 lines deleted...]
-    <t>29.04.2026</t>
+    <t>11</t>
+  </si>
+  <si>
+    <t>12.06.2026</t>
   </si>
   <si>
     <t>0001</t>
   </si>
   <si>
     <t>VIK-001/26</t>
   </si>
   <si>
     <t>Zakon o javnoj nabavi</t>
   </si>
   <si>
     <t>Vodomjeri i spojna oprema</t>
   </si>
   <si>
     <t>Robe</t>
   </si>
   <si>
     <t>38421100 - Vodomjeri</t>
   </si>
   <si>
     <t>Otvoreni postupak</t>
   </si>
   <si>
     <t/>
   </si>
@@ -5029,51 +5029,51 @@
   <si>
     <t>26-353</t>
   </si>
   <si>
     <t>0354</t>
   </si>
   <si>
     <t>VIK-354/26</t>
   </si>
   <si>
     <t>Godišnji monitoring izvorišta Malo Vrelo i spoja Malog i Velikog Vrela u Ličkoj Jesenici</t>
   </si>
   <si>
     <t>71621000 - Usluge tehničke analize ili savjetovanja</t>
   </si>
   <si>
     <t>26-354</t>
   </si>
   <si>
     <t>0355</t>
   </si>
   <si>
     <t>VIK-355/26</t>
   </si>
   <si>
-    <t>Usluge izrade Elaborata zona sanitarne zaštite izvorišta Točak-Čevrkalo u Saborskom i Malo Vrelo-Lička Jesenica na području općine Saborsko</t>
+    <t>Usluge izrade Elaborata zona sanitarne zaštite Točak i Čevrkalo u Saborskom i Malo i Veliko Vrelo u Ličkoj Jesenici na području općine Saborsko</t>
   </si>
   <si>
     <t>71317000 - Savjetodavne usluge u zaštiti od opasnosti i obuzdavanju opasnosti</t>
   </si>
   <si>
     <t>26-355</t>
   </si>
   <si>
     <t>0356</t>
   </si>
   <si>
     <t>VIK-356/26</t>
   </si>
   <si>
     <t>Crpljenje i odvoz komunalnih otpadnih voda iz individualnih sustava odvodnje</t>
   </si>
   <si>
     <t>90460000 - Usluge pražnjenja septičkih jama i septičkih spremnika</t>
   </si>
   <si>
     <t>1-2026/JN 26-356</t>
   </si>
   <si>
     <t>0357</t>
   </si>
@@ -5123,50 +5123,119 @@
     <t>VIK-360/26</t>
   </si>
   <si>
     <t>Inspekcija raznih cijevi za kvarove</t>
   </si>
   <si>
     <t>71631440 - Usluge kontrole protoka</t>
   </si>
   <si>
     <t>26-360</t>
   </si>
   <si>
     <t>0361</t>
   </si>
   <si>
     <t>VIK-361/26</t>
   </si>
   <si>
     <t>Nabava i ugradnja vrata na vodocrpilištima RJ Vojnić i PJ Karlovac</t>
   </si>
   <si>
     <t>45421100 - Ugradnja vrata i prozora i srodnih elemenata</t>
   </si>
   <si>
     <t>26-361</t>
+  </si>
+  <si>
+    <t>0362</t>
+  </si>
+  <si>
+    <t>VIK-362/26</t>
+  </si>
+  <si>
+    <t>Pregled i dopuna izračuna RUC-a za izvođača Georad d.o.o. za potrebe provedbe postupka pred Vijećem za rješabanje sporova (VRS)</t>
+  </si>
+  <si>
+    <t>71244000 - Kalkulacija troškova, praćenje troškova</t>
+  </si>
+  <si>
+    <t>26-362</t>
+  </si>
+  <si>
+    <t>0363</t>
+  </si>
+  <si>
+    <t>VIK-363/26</t>
+  </si>
+  <si>
+    <t>Sanacija mjernih komora za DMA zone na području vodoopskrbnog sustava Karlovac</t>
+  </si>
+  <si>
+    <t>26-363</t>
+  </si>
+  <si>
+    <t>0364</t>
+  </si>
+  <si>
+    <t>VIK-364/26</t>
+  </si>
+  <si>
+    <t>Usluga izrade revizije projektne dokumentacije rekonstrukcije kanalizacije i vodoopskrbe Domobranske ulice u Karlovcu</t>
+  </si>
+  <si>
+    <t>71242000 - Izrada projekta i nacrta, procjena troškova</t>
+  </si>
+  <si>
+    <t>26-364</t>
+  </si>
+  <si>
+    <t>0365</t>
+  </si>
+  <si>
+    <t>VIK-365/26</t>
+  </si>
+  <si>
+    <t>Izmještanje kanalizacije u Ulici Maksimilijana Vrhovca u Karlovcu</t>
+  </si>
+  <si>
+    <t>26-365</t>
+  </si>
+  <si>
+    <t>0366</t>
+  </si>
+  <si>
+    <t>VIK-366/26</t>
+  </si>
+  <si>
+    <t>Klima uređaji</t>
+  </si>
+  <si>
+    <t>42512000 - Klimatizacijski uređaji</t>
+  </si>
+  <si>
+    <t>26-366</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color indexed="8"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
@@ -5345,51 +5414,51 @@
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="3" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="4" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1"/>
     <xf numFmtId="49" fontId="0" fillId="0" borderId="3" xfId="0" applyNumberFormat="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="1" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1"/>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Normalno" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema sustava Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -5664,58 +5733,60 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
-<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{37186815-7F23-41C2-849C-56A03D5C5171}">
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{848DD2EC-9C00-4D21-8F11-47C55EF6FC99}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
-  <dimension ref="A1:P368"/>
+  <dimension ref="A1:P373"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
-      <selection activeCell="K7" sqref="K7"/>
+    <sheetView tabSelected="1" topLeftCell="E1" zoomScale="90" zoomScaleNormal="90" workbookViewId="0">
+      <pane ySplit="7" topLeftCell="A8" activePane="bottomLeft" state="frozen"/>
+      <selection activeCell="E1" sqref="E1"/>
+      <selection pane="bottomLeft" activeCell="E8" sqref="E8:P8"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="20.85546875" customWidth="1"/>
     <col min="2" max="2" width="21.140625" customWidth="1"/>
     <col min="3" max="3" width="18.5703125" customWidth="1"/>
     <col min="4" max="4" width="43.7109375" style="7" customWidth="1"/>
     <col min="5" max="5" width="19.28515625" style="7" customWidth="1"/>
     <col min="6" max="6" width="24.85546875" style="7" customWidth="1"/>
     <col min="7" max="7" width="23.28515625" style="6" customWidth="1"/>
     <col min="8" max="9" width="19" style="9" customWidth="1"/>
     <col min="10" max="10" width="13.28515625" style="7" customWidth="1"/>
     <col min="11" max="11" width="22.42578125" style="9" customWidth="1"/>
     <col min="12" max="12" width="12.7109375" style="9" customWidth="1"/>
     <col min="13" max="14" width="16.42578125" style="7" customWidth="1"/>
     <col min="15" max="15" width="25.85546875" style="7" customWidth="1"/>
     <col min="16" max="16" width="34.7109375" style="7" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:16" ht="15.75" thickTop="1" x14ac:dyDescent="0.25">
       <c r="A1" s="5" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="4" t="s">
@@ -6112,51 +6183,51 @@
       </c>
       <c r="P8" s="14" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="9" spans="1:16" ht="60" x14ac:dyDescent="0.25">
       <c r="A9" s="23" t="s">
         <v>38</v>
       </c>
       <c r="B9" s="13" t="s">
         <v>39</v>
       </c>
       <c r="C9" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D9" s="14" t="s">
         <v>40</v>
       </c>
       <c r="E9" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F9" s="14" t="s">
         <v>41</v>
       </c>
       <c r="G9" s="15">
-        <v>680000</v>
+        <v>784600</v>
       </c>
       <c r="H9" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J9" s="14" t="s">
         <v>33</v>
       </c>
       <c r="K9" s="16" t="s">
         <v>32</v>
       </c>
       <c r="L9" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M9" s="14" t="s">
         <v>35</v>
       </c>
       <c r="N9" s="14" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="14" t="s">
         <v>32</v>
       </c>
@@ -10271,51 +10342,51 @@
       <c r="B92" s="13" t="s">
         <v>451</v>
       </c>
       <c r="C92" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D92" s="14" t="s">
         <v>452</v>
       </c>
       <c r="E92" s="14" t="s">
         <v>72</v>
       </c>
       <c r="F92" s="14" t="s">
         <v>453</v>
       </c>
       <c r="G92" s="15">
         <v>700000</v>
       </c>
       <c r="H92" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I92" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J92" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K92" s="16" t="s">
         <v>32</v>
       </c>
       <c r="L92" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M92" s="14" t="s">
         <v>35</v>
       </c>
       <c r="N92" s="14" t="s">
         <v>36</v>
       </c>
       <c r="O92" s="14" t="s">
         <v>32</v>
       </c>
       <c r="P92" s="14" t="s">
         <v>454</v>
       </c>
     </row>
     <row r="93" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A93" s="23" t="s">
         <v>455</v>
       </c>
       <c r="B93" s="13" t="s">
@@ -13271,51 +13342,51 @@
       <c r="B152" s="13" t="s">
         <v>732</v>
       </c>
       <c r="C152" s="13" t="s">
         <v>27</v>
       </c>
       <c r="D152" s="14" t="s">
         <v>733</v>
       </c>
       <c r="E152" s="14" t="s">
         <v>29</v>
       </c>
       <c r="F152" s="14" t="s">
         <v>734</v>
       </c>
       <c r="G152" s="15">
         <v>48000</v>
       </c>
       <c r="H152" s="16" t="s">
         <v>31</v>
       </c>
       <c r="I152" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J152" s="14" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="K152" s="16" t="s">
         <v>32</v>
       </c>
       <c r="L152" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M152" s="14" t="s">
         <v>35</v>
       </c>
       <c r="N152" s="14" t="s">
         <v>36</v>
       </c>
       <c r="O152" s="14" t="s">
         <v>32</v>
       </c>
       <c r="P152" s="14" t="s">
         <v>735</v>
       </c>
     </row>
     <row r="153" spans="1:16" ht="45" x14ac:dyDescent="0.25">
       <c r="A153" s="23" t="s">
         <v>736</v>
       </c>
       <c r="B153" s="13" t="s">
@@ -23762,51 +23833,51 @@
       </c>
       <c r="P361" s="14" t="s">
         <v>1667</v>
       </c>
     </row>
     <row r="362" spans="1:16" ht="60" x14ac:dyDescent="0.25">
       <c r="A362" s="23" t="s">
         <v>1668</v>
       </c>
       <c r="B362" s="13" t="s">
         <v>1669</v>
       </c>
       <c r="C362" s="13" t="s">
         <v>102</v>
       </c>
       <c r="D362" s="14" t="s">
         <v>1670</v>
       </c>
       <c r="E362" s="14" t="s">
         <v>46</v>
       </c>
       <c r="F362" s="14" t="s">
         <v>1671</v>
       </c>
       <c r="G362" s="15">
-        <v>17000</v>
+        <v>18750</v>
       </c>
       <c r="H362" s="16" t="s">
         <v>102</v>
       </c>
       <c r="I362" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J362" s="14" t="s">
         <v>403</v>
       </c>
       <c r="K362" s="16" t="s">
         <v>32</v>
       </c>
       <c r="L362" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M362" s="14" t="s">
         <v>32</v>
       </c>
       <c r="N362" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O362" s="14" t="s">
         <v>32</v>
       </c>
@@ -24042,123 +24113,373 @@
       <c r="I367" s="16" t="s">
         <v>32</v>
       </c>
       <c r="J367" s="14" t="s">
         <v>403</v>
       </c>
       <c r="K367" s="16" t="s">
         <v>32</v>
       </c>
       <c r="L367" s="16" t="s">
         <v>34</v>
       </c>
       <c r="M367" s="14" t="s">
         <v>32</v>
       </c>
       <c r="N367" s="14" t="s">
         <v>32</v>
       </c>
       <c r="O367" s="14" t="s">
         <v>32</v>
       </c>
       <c r="P367" s="14" t="s">
         <v>1696</v>
       </c>
     </row>
-    <row r="368" spans="1:16" ht="45.75" thickBot="1" x14ac:dyDescent="0.3">
-      <c r="A368" s="24" t="s">
+    <row r="368" spans="1:16" ht="45" x14ac:dyDescent="0.25">
+      <c r="A368" s="23" t="s">
         <v>1697</v>
       </c>
-      <c r="B368" s="17" t="s">
+      <c r="B368" s="13" t="s">
         <v>1698</v>
       </c>
-      <c r="C368" s="17" t="s">
-[...2 lines deleted...]
-      <c r="D368" s="18" t="s">
+      <c r="C368" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D368" s="14" t="s">
         <v>1699</v>
       </c>
-      <c r="E368" s="18" t="s">
+      <c r="E368" s="14" t="s">
         <v>72</v>
       </c>
-      <c r="F368" s="18" t="s">
+      <c r="F368" s="14" t="s">
         <v>1700</v>
       </c>
-      <c r="G368" s="19">
+      <c r="G368" s="15">
         <v>10000</v>
       </c>
-      <c r="H368" s="20" t="s">
-[...23 lines deleted...]
-      <c r="P368" s="18" t="s">
+      <c r="H368" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I368" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="J368" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="K368" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L368" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M368" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N368" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O368" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P368" s="14" t="s">
         <v>1701</v>
+      </c>
+    </row>
+    <row r="369" spans="1:16" ht="45" x14ac:dyDescent="0.25">
+      <c r="A369" s="23" t="s">
+        <v>1702</v>
+      </c>
+      <c r="B369" s="13" t="s">
+        <v>1703</v>
+      </c>
+      <c r="C369" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D369" s="14" t="s">
+        <v>1704</v>
+      </c>
+      <c r="E369" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F369" s="14" t="s">
+        <v>1705</v>
+      </c>
+      <c r="G369" s="15">
+        <v>4320</v>
+      </c>
+      <c r="H369" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I369" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="J369" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="K369" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L369" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M369" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N369" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O369" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P369" s="14" t="s">
+        <v>1706</v>
+      </c>
+    </row>
+    <row r="370" spans="1:16" ht="60" x14ac:dyDescent="0.25">
+      <c r="A370" s="23" t="s">
+        <v>1707</v>
+      </c>
+      <c r="B370" s="13" t="s">
+        <v>1708</v>
+      </c>
+      <c r="C370" s="13" t="s">
+        <v>27</v>
+      </c>
+      <c r="D370" s="14" t="s">
+        <v>1709</v>
+      </c>
+      <c r="E370" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F370" s="14" t="s">
+        <v>1522</v>
+      </c>
+      <c r="G370" s="15">
+        <v>280000</v>
+      </c>
+      <c r="H370" s="16" t="s">
+        <v>31</v>
+      </c>
+      <c r="I370" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="J370" s="14" t="s">
+        <v>34</v>
+      </c>
+      <c r="K370" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L370" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M370" s="14" t="s">
+        <v>35</v>
+      </c>
+      <c r="N370" s="14" t="s">
+        <v>61</v>
+      </c>
+      <c r="O370" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P370" s="14" t="s">
+        <v>1710</v>
+      </c>
+    </row>
+    <row r="371" spans="1:16" ht="45" x14ac:dyDescent="0.25">
+      <c r="A371" s="23" t="s">
+        <v>1711</v>
+      </c>
+      <c r="B371" s="13" t="s">
+        <v>1712</v>
+      </c>
+      <c r="C371" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D371" s="14" t="s">
+        <v>1713</v>
+      </c>
+      <c r="E371" s="14" t="s">
+        <v>46</v>
+      </c>
+      <c r="F371" s="14" t="s">
+        <v>1714</v>
+      </c>
+      <c r="G371" s="15">
+        <v>14500</v>
+      </c>
+      <c r="H371" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I371" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="J371" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="K371" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L371" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M371" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N371" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O371" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P371" s="14" t="s">
+        <v>1715</v>
+      </c>
+    </row>
+    <row r="372" spans="1:16" ht="30" x14ac:dyDescent="0.25">
+      <c r="A372" s="23" t="s">
+        <v>1716</v>
+      </c>
+      <c r="B372" s="13" t="s">
+        <v>1717</v>
+      </c>
+      <c r="C372" s="13" t="s">
+        <v>102</v>
+      </c>
+      <c r="D372" s="14" t="s">
+        <v>1718</v>
+      </c>
+      <c r="E372" s="14" t="s">
+        <v>72</v>
+      </c>
+      <c r="F372" s="14" t="s">
+        <v>73</v>
+      </c>
+      <c r="G372" s="15">
+        <v>30000</v>
+      </c>
+      <c r="H372" s="16" t="s">
+        <v>102</v>
+      </c>
+      <c r="I372" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="J372" s="14" t="s">
+        <v>403</v>
+      </c>
+      <c r="K372" s="16" t="s">
+        <v>32</v>
+      </c>
+      <c r="L372" s="16" t="s">
+        <v>34</v>
+      </c>
+      <c r="M372" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="N372" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="O372" s="14" t="s">
+        <v>32</v>
+      </c>
+      <c r="P372" s="14" t="s">
+        <v>1719</v>
+      </c>
+    </row>
+    <row r="373" spans="1:16" ht="30.75" thickBot="1" x14ac:dyDescent="0.3">
+      <c r="A373" s="24" t="s">
+        <v>1720</v>
+      </c>
+      <c r="B373" s="17" t="s">
+        <v>1721</v>
+      </c>
+      <c r="C373" s="17" t="s">
+        <v>102</v>
+      </c>
+      <c r="D373" s="18" t="s">
+        <v>1722</v>
+      </c>
+      <c r="E373" s="18" t="s">
+        <v>29</v>
+      </c>
+      <c r="F373" s="18" t="s">
+        <v>1723</v>
+      </c>
+      <c r="G373" s="19">
+        <v>7000</v>
+      </c>
+      <c r="H373" s="20" t="s">
+        <v>102</v>
+      </c>
+      <c r="I373" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="J373" s="18" t="s">
+        <v>403</v>
+      </c>
+      <c r="K373" s="20" t="s">
+        <v>32</v>
+      </c>
+      <c r="L373" s="20" t="s">
+        <v>34</v>
+      </c>
+      <c r="M373" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="N373" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="O373" s="18" t="s">
+        <v>32</v>
+      </c>
+      <c r="P373" s="18" t="s">
+        <v>1724</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="5">
     <mergeCell ref="A1:P2"/>
     <mergeCell ref="B3:P3"/>
     <mergeCell ref="B4:P4"/>
     <mergeCell ref="B5:P5"/>
     <mergeCell ref="B6:P6"/>
   </mergeCells>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
-  <pageSetup paperSize="9" scale="54" fitToHeight="0" orientation="landscape" r:id="rId1"/>
+  <pageSetup paperSize="9" scale="37" fitToHeight="0" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template/>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Radni listovi</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Plan nabave</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Manager/>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Dean Firkelj</dc:creator>